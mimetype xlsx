--- v0 (2026-03-28)
+++ v1 (2026-06-21)
@@ -210,51 +210,51 @@
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE ESTUDO TÉCNICO DE VIABILIDADE PARA A SINCRONIZAÇÃO E TEMPORIZAÇÃO DOS SEMÁFOROS NAS PRINCIPAIS VIAS DE CIRCULAÇÃO DO MUNICÍPIO DE PARAUAPEBAS.</t>
   </si>
   <si>
     <t>Indicação nº 69 de 2026</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A IMPLEMENTAÇÃO DE CURSOS PROFISSIONALIZANTES E OFICINAS CULTURAIS DESTINADAS AOS JOVENS DA COMUNIDADE PALMARES II, NO MUNICIPIO DE PARAUAPEBAS</t>
   </si>
   <si>
     <t>Indicação nº 70 de 2026</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO, LIMPEZA, CASCALHAMENTO E ILUMINAÇÃO PÚBLICA NO BAIRRO NOVA ALIANÇA, NO MUNICIPIO DE PARAUAPEBAS.</t>
   </si>
   <si>
     <t>Indicação nº 71 de 2026</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESTUDO TÉCNICO PARA AVALIAÇÃO DA DIVISÃO E AMPLIAÇÃO DE LOTES EM EDITAIS DE LICITAÇÃO DE OBRAS PÚBLICAS, VISANDO AMPLIAR A COMPETITIVIDADE, EVITAR QUESTIONAMENTOS E FOMENTAR A ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>Indicação nº 72 de 2026</t>
   </si>
   <si>
-    <t>Sadisvan</t>
+    <t>Sadisvam</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ADOÇÃO DE ESTUDO TECNICO PARA A CONSTRUÇÃO DE CENTRO DE CONVENÇÕES MUNICIPAL.</t>
   </si>
   <si>
     <t>Indicação nº 73 de 2026</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ESTUDO TÉCNICO VISANDO À VIABILIDADE E CONSTRUÇÃO DAS PARADAS DE VANS NA ESTRADA PAULO FONTELLES, TRECHO COM DESTINO AO PROJETO SALOBO, NESTE MUNICÍPIO DE PARAUAPEBAS.</t>
   </si>
   <si>
     <t>Indicação nº 74 de 2026</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE SERVIÇOS EMERGENCIAIS DE INFRAESTRUTURA NOS BAIRROS DA PAZ E GUANABARA, NO MUNICÍPIO DE PARAUAPEBAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Indicação nº 75 de 2026</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, A REALIZAÇÃO URGENTE DOS SERVIÇOS DE INFRAESTRUTURA NO BAIRRO NOVA PARAUAPEBAS LOCALIZADO NO COMPLEXO VS-10, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Indicação nº 76 de 2026</t>
   </si>